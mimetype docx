--- v0 (2026-05-05)
+++ v1 (2026-10-04)
@@ -1,3201 +1,5130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00607702" w:rsidRPr="00607702" w:rsidRDefault="00607702" w:rsidP="00607702">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10360" w:type="dxa"/>
+        <w:tblInd w:w="578" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="437"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="2693"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="5C8F6BF9" w14:textId="77777777" w:rsidTr="002C47C2">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="896"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10360" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25C0B1F8" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="128" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C22C6AD" w14:textId="77777777" w:rsidR="009D34F6" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="2351"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>社會工作（福利）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">實習或實地工作證明書     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C78422B" w14:textId="102AFC6E" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="009D34F6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="2351"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（114年10月1日起適用）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0033320D" w:rsidRPr="009D34F6" w14:paraId="249D3CDB" w14:textId="77777777" w:rsidTr="002C47C2">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="633"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="052E0F25" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="13"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-29"/>
+              </w:rPr>
+              <w:t>姓</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5307B031" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-29"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68FF3904" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="223B39E7" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="13"/>
+              <w:ind w:left="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t>性</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55291886" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t>別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="249EC312" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79AE3CB6" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="13"/>
+              <w:ind w:left="98"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>出生</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C5C14A5" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="98"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6390C19A" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:spacing w:line="169" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43600B9C" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1125"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="165"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>民國</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00014A76">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="6"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="9"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="8"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56AA3145" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="13"/>
+              <w:ind w:left="98"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>身分證</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A30F67C" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="98"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>字號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="236CEBC2" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="5351850C" w14:textId="77777777" w:rsidTr="002C47C2">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="322"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F346D0F" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="13"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>就</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>讀學校、系所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5948A793" w14:textId="1035097D" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="009D34F6" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4301"/>
+                <w:tab w:val="left" w:pos="6462"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="13"/>
+              <w:ind w:left="1421"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>高雄醫學大學醫學社會學與社會工作學系</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="6FC6DBD6" w14:textId="77777777" w:rsidTr="002C47C2">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="729"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="796A049B" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="15"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>實習機</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>構名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="733FBA0C" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:spacing w:line="327" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ED1556B" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="1"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（請填機構全名，含部門</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="9"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>單位名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="1"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>稱）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="393D6935" w14:textId="77777777" w:rsidTr="002C47C2">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="321"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AEC8539" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="0033320D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="15"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033320D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>實習項目（請勾選）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EBFA584" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="13"/>
+              <w:ind w:left="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>實習</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>內容（請勾選）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="39CDF8E3" w14:textId="77777777" w:rsidTr="00516469">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1213"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03F9EF33" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="15"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t>□個</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>案工作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="265A1BF2" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□建立關係技巧、訪視技巧與會談技巧演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69EED107" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□社會暨心理評估與處置</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D5E9A4" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□紀錄撰寫</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E70E1DC" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="274"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□個案管理及資源運用</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B95B858" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="4564"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>社</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>工倫理學習</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="3A4EB7F1" w14:textId="77777777" w:rsidTr="00516469">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="989"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DD1EC1D" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="13"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t>□團</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>體工作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="695BF198" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□團體工作規劃</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="075044FD" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□團體帶</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C3C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>領</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D735F8C" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C3C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□團體評估及記錄</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E255C32" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C3C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□社工倫理學習</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="6586CFDE" w14:textId="77777777" w:rsidTr="00516469">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78F360DA" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="13"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t>□社</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>區工作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD79644" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□社區分析—含人口、問題、需求、資源、社會指標等</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08AC66FA" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□社區方案設計、執行與評估</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58F7481B" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□社區資源開發與運用</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="219611FF" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□社區組織與社會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C3C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>行動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="153D237B" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C3C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□社工倫理學習</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="00BBE330" w14:textId="77777777" w:rsidTr="00516469">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1419"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FE15B99" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="13"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t>□行</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>政管理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="038408A1" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□社會工作研究</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B4BA854" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□方案設計與評估</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2085A64A" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□資源開發與運用</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42491D74" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□督導、訓練與評鑑</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09FBCA4E" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□社會政策與立法倡導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B8CB9AD" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00516469">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="138"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="102" w:right="-26"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE61BC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□社工倫理</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C3C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>學習</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="32103F33" w14:textId="77777777" w:rsidTr="002C47C2">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="348"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43076AE6" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>實</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t>習期間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E9CD7D2" w14:textId="7C8E3AA8" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1061"/>
+                <w:tab w:val="left" w:pos="1661"/>
+                <w:tab w:val="left" w:pos="2741"/>
+                <w:tab w:val="left" w:pos="3341"/>
+                <w:tab w:val="left" w:pos="3941"/>
+                <w:tab w:val="left" w:pos="5981"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>日起</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="00476760">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>日止，合計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>小時。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="3E3818F3" w14:textId="77777777" w:rsidTr="002C47C2">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1052"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34554BF0" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="0033320D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="86" w:rightChars="57" w:right="137"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033320D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>同一機構不同單位二次實習內容差異性說明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="474F09CF" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="5F79FC1C" w14:textId="77777777" w:rsidTr="00A705D0">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3556" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0921F873" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（實習機構</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>蓋關防處）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="774502E7" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00584E29">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="58" w:left="139"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-11"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>實習督導資格為（請勾選）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-17"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F3B187" w14:textId="77777777" w:rsidR="0033320D" w:rsidRPr="0033320D" w:rsidRDefault="0033320D" w:rsidP="00476760">
+            <w:pPr>
+              <w:pStyle w:val="a7"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="0" w:left="624" w:right="164" w:hanging="482"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033320D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>現任社會工作師且至少有 2 年以上實務工作或教學經驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23ED3E41" w14:textId="5D07B0A1" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="0033320D" w:rsidP="00476760">
+            <w:pPr>
+              <w:pStyle w:val="a7"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="624" w:right="164" w:hanging="482"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0033320D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>符合專門職業及技術人員高等考試社會工作師考試應考資格之社會工作相關人員專業背景且至少有 2 年以上實務工作或教學經驗</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="2B019D2C" w14:textId="77777777" w:rsidTr="002C47C2">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="996"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3556" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65C9965C" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="019A3F9C" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="98"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-16"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>實習督導：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-18"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-17"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>簽章）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158704A3" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1538"/>
+                <w:tab w:val="left" w:pos="2378"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="698"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E202789" w14:textId="34C788C1" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="00014A76" w:rsidP="00014A76">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1538"/>
+                <w:tab w:val="left" w:pos="2378"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00014A76">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00014A76">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="006439B5" w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="006439B5" w:rsidRPr="00014A76">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="006439B5" w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="006439B5" w:rsidRPr="00014A76">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="006439B5" w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-9"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0299601B" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="64"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-17"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>機構負責人：（簽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-15"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>章）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52356C4E" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="00785C6D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="64"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6688D934" w14:textId="33A78E0F" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="00014A76" w:rsidP="00014A76">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1505"/>
+                <w:tab w:val="left" w:pos="2345"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00014A76">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00014A76">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00014A76">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00014A76">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-9"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="6A7AD5FB" w14:textId="77777777" w:rsidTr="002C47C2">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="475"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10360" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F76F6E" w14:textId="45CD5623" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="002C47C2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3926"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="86"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C47C2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>學校系、所名稱：</w:t>
+            </w:r>
+            <w:r w:rsidR="00476760" w:rsidRPr="002C47C2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>高雄學大學醫學社會學與社會工作學系</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="30969AA5" w14:textId="77777777" w:rsidTr="002C47C2">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10360" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="056FE451" w14:textId="77777777" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="002C47C2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3926"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="86"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>學校系、所主管：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（簽章）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006439B5" w:rsidRPr="009D34F6" w14:paraId="43F684F9" w14:textId="77777777" w:rsidTr="002C47C2">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="462"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10360" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB76DA8" w14:textId="6E928EA6" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="006439B5" w:rsidP="002C47C2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3450"/>
+                <w:tab w:val="left" w:pos="4766"/>
+                <w:tab w:val="left" w:pos="6447"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:ind w:left="86"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>中</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:spacing w:val="17"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>華</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:spacing w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>民</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:spacing w:val="17"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>國</w:t>
+            </w:r>
+            <w:r w:rsidR="00D87041">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00D87041">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00D87041">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-9"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="63580E1C" w14:textId="2BD9CC56" w:rsidR="006439B5" w:rsidRPr="009D34F6" w:rsidRDefault="00967C6C" w:rsidP="00476760">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:line="283" w:lineRule="exact"/>
+        <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體,Bold"/>
-[...5 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體,Bold" w:hint="eastAsia"/>
-[...5 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t>實習證明書</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19111101" wp14:editId="63E6E486">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>773430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6678930</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="49530" cy="36830"/>
+                <wp:effectExtent l="0" t="0" r="15875" b="32385"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="2" name="Group 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="49530" cy="36830"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 24767 w 61"/>
+                            <a:gd name="T1" fmla="*/ 0 h 41"/>
+                            <a:gd name="T2" fmla="*/ 49533 w 61"/>
+                            <a:gd name="T3" fmla="*/ 18416 h 41"/>
+                            <a:gd name="T4" fmla="*/ 24767 w 61"/>
+                            <a:gd name="T5" fmla="*/ 36832 h 41"/>
+                            <a:gd name="T6" fmla="*/ 0 w 61"/>
+                            <a:gd name="T7" fmla="*/ 18416 h 41"/>
+                            <a:gd name="T8" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T9" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T10" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T11" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T12" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T13" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T14" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T15" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T16" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T17" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T18" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T19" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T20" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T21" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T22" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T23" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T24" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T25" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T26" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T27" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T28" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T29" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T30" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T31" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T32" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T33" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T34" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T35" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T36" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T37" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T38" fmla="*/ 20300 w 61"/>
+                            <a:gd name="T39" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T40" fmla="*/ 21112 w 61"/>
+                            <a:gd name="T41" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T42" fmla="*/ 21112 w 61"/>
+                            <a:gd name="T43" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T44" fmla="*/ 21112 w 61"/>
+                            <a:gd name="T45" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T46" fmla="*/ 21112 w 61"/>
+                            <a:gd name="T47" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T48" fmla="*/ 21112 w 61"/>
+                            <a:gd name="T49" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T50" fmla="*/ 21924 w 61"/>
+                            <a:gd name="T51" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T52" fmla="*/ 21924 w 61"/>
+                            <a:gd name="T53" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T54" fmla="*/ 21924 w 61"/>
+                            <a:gd name="T55" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T56" fmla="*/ 22736 w 61"/>
+                            <a:gd name="T57" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T58" fmla="*/ 22736 w 61"/>
+                            <a:gd name="T59" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T60" fmla="*/ 22736 w 61"/>
+                            <a:gd name="T61" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T62" fmla="*/ 23548 w 61"/>
+                            <a:gd name="T63" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T64" fmla="*/ 23548 w 61"/>
+                            <a:gd name="T65" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T66" fmla="*/ 24360 w 61"/>
+                            <a:gd name="T67" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T68" fmla="*/ 24360 w 61"/>
+                            <a:gd name="T69" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T70" fmla="*/ 25173 w 61"/>
+                            <a:gd name="T71" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T72" fmla="*/ 25173 w 61"/>
+                            <a:gd name="T73" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T74" fmla="*/ 25985 w 61"/>
+                            <a:gd name="T75" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T76" fmla="*/ 26797 w 61"/>
+                            <a:gd name="T77" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T78" fmla="*/ 27609 w 61"/>
+                            <a:gd name="T79" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T80" fmla="*/ 27609 w 61"/>
+                            <a:gd name="T81" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T82" fmla="*/ 28421 w 61"/>
+                            <a:gd name="T83" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T84" fmla="*/ 29233 w 61"/>
+                            <a:gd name="T85" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T86" fmla="*/ 30045 w 61"/>
+                            <a:gd name="T87" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T88" fmla="*/ 30857 w 61"/>
+                            <a:gd name="T89" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T90" fmla="*/ 31669 w 61"/>
+                            <a:gd name="T91" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T92" fmla="*/ 32481 w 61"/>
+                            <a:gd name="T93" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T94" fmla="*/ 33293 w 61"/>
+                            <a:gd name="T95" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T96" fmla="*/ 34105 w 61"/>
+                            <a:gd name="T97" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T98" fmla="*/ 35729 w 61"/>
+                            <a:gd name="T99" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T100" fmla="*/ 36541 w 61"/>
+                            <a:gd name="T101" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T102" fmla="*/ 37353 w 61"/>
+                            <a:gd name="T103" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T104" fmla="*/ 38977 w 61"/>
+                            <a:gd name="T105" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T106" fmla="*/ 39789 w 61"/>
+                            <a:gd name="T107" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T108" fmla="*/ 41413 w 61"/>
+                            <a:gd name="T109" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T110" fmla="*/ 42225 w 61"/>
+                            <a:gd name="T111" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T112" fmla="*/ 43849 w 61"/>
+                            <a:gd name="T113" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T114" fmla="*/ 45473 w 61"/>
+                            <a:gd name="T115" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T116" fmla="*/ 46285 w 61"/>
+                            <a:gd name="T117" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T118" fmla="*/ 47909 w 61"/>
+                            <a:gd name="T119" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T120" fmla="*/ 49533 w 61"/>
+                            <a:gd name="T121" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T122" fmla="*/ 51157 w 61"/>
+                            <a:gd name="T123" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T124" fmla="*/ 52781 w 61"/>
+                            <a:gd name="T125" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T126" fmla="*/ 54405 w 61"/>
+                            <a:gd name="T127" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T128" fmla="*/ 17694720 60000 65536"/>
+                            <a:gd name="T129" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T130" fmla="*/ 5898240 60000 65536"/>
+                            <a:gd name="T131" fmla="*/ 11796480 60000 65536"/>
+                            <a:gd name="T132" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T133" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T134" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T135" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T136" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T137" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T138" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T139" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T140" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T141" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T142" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T143" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T144" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T145" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T146" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T147" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T148" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T149" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T150" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T151" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T152" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T153" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T154" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T155" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T156" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T157" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T158" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T159" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T160" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T161" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T162" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T163" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T164" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T165" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T166" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T167" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T168" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T169" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T170" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T171" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T172" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T173" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T174" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T175" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T176" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T177" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T178" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T179" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T180" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T181" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T182" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T183" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T184" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T185" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T186" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T187" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T188" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T189" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T190" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T191" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T192" fmla="*/ 0 w 61"/>
+                            <a:gd name="T193" fmla="*/ 0 h 41"/>
+                            <a:gd name="T194" fmla="*/ 61 w 61"/>
+                            <a:gd name="T195" fmla="*/ 41 h 41"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="T128">
+                              <a:pos x="T0" y="T1"/>
+                            </a:cxn>
+                            <a:cxn ang="T129">
+                              <a:pos x="T2" y="T3"/>
+                            </a:cxn>
+                            <a:cxn ang="T130">
+                              <a:pos x="T4" y="T5"/>
+                            </a:cxn>
+                            <a:cxn ang="T131">
+                              <a:pos x="T6" y="T7"/>
+                            </a:cxn>
+                            <a:cxn ang="T132">
+                              <a:pos x="T8" y="T9"/>
+                            </a:cxn>
+                            <a:cxn ang="T133">
+                              <a:pos x="T10" y="T11"/>
+                            </a:cxn>
+                            <a:cxn ang="T134">
+                              <a:pos x="T12" y="T13"/>
+                            </a:cxn>
+                            <a:cxn ang="T135">
+                              <a:pos x="T14" y="T15"/>
+                            </a:cxn>
+                            <a:cxn ang="T136">
+                              <a:pos x="T16" y="T17"/>
+                            </a:cxn>
+                            <a:cxn ang="T137">
+                              <a:pos x="T18" y="T19"/>
+                            </a:cxn>
+                            <a:cxn ang="T138">
+                              <a:pos x="T20" y="T21"/>
+                            </a:cxn>
+                            <a:cxn ang="T139">
+                              <a:pos x="T22" y="T23"/>
+                            </a:cxn>
+                            <a:cxn ang="T140">
+                              <a:pos x="T24" y="T25"/>
+                            </a:cxn>
+                            <a:cxn ang="T141">
+                              <a:pos x="T26" y="T27"/>
+                            </a:cxn>
+                            <a:cxn ang="T142">
+                              <a:pos x="T28" y="T29"/>
+                            </a:cxn>
+                            <a:cxn ang="T143">
+                              <a:pos x="T30" y="T31"/>
+                            </a:cxn>
+                            <a:cxn ang="T144">
+                              <a:pos x="T32" y="T33"/>
+                            </a:cxn>
+                            <a:cxn ang="T145">
+                              <a:pos x="T34" y="T35"/>
+                            </a:cxn>
+                            <a:cxn ang="T146">
+                              <a:pos x="T36" y="T37"/>
+                            </a:cxn>
+                            <a:cxn ang="T147">
+                              <a:pos x="T38" y="T39"/>
+                            </a:cxn>
+                            <a:cxn ang="T148">
+                              <a:pos x="T40" y="T41"/>
+                            </a:cxn>
+                            <a:cxn ang="T149">
+                              <a:pos x="T42" y="T43"/>
+                            </a:cxn>
+                            <a:cxn ang="T150">
+                              <a:pos x="T44" y="T45"/>
+                            </a:cxn>
+                            <a:cxn ang="T151">
+                              <a:pos x="T46" y="T47"/>
+                            </a:cxn>
+                            <a:cxn ang="T152">
+                              <a:pos x="T48" y="T49"/>
+                            </a:cxn>
+                            <a:cxn ang="T153">
+                              <a:pos x="T50" y="T51"/>
+                            </a:cxn>
+                            <a:cxn ang="T154">
+                              <a:pos x="T52" y="T53"/>
+                            </a:cxn>
+                            <a:cxn ang="T155">
+                              <a:pos x="T54" y="T55"/>
+                            </a:cxn>
+                            <a:cxn ang="T156">
+                              <a:pos x="T56" y="T57"/>
+                            </a:cxn>
+                            <a:cxn ang="T157">
+                              <a:pos x="T58" y="T59"/>
+                            </a:cxn>
+                            <a:cxn ang="T158">
+                              <a:pos x="T60" y="T61"/>
+                            </a:cxn>
+                            <a:cxn ang="T159">
+                              <a:pos x="T62" y="T63"/>
+                            </a:cxn>
+                            <a:cxn ang="T160">
+                              <a:pos x="T64" y="T65"/>
+                            </a:cxn>
+                            <a:cxn ang="T161">
+                              <a:pos x="T66" y="T67"/>
+                            </a:cxn>
+                            <a:cxn ang="T162">
+                              <a:pos x="T68" y="T69"/>
+                            </a:cxn>
+                            <a:cxn ang="T163">
+                              <a:pos x="T70" y="T71"/>
+                            </a:cxn>
+                            <a:cxn ang="T164">
+                              <a:pos x="T72" y="T73"/>
+                            </a:cxn>
+                            <a:cxn ang="T165">
+                              <a:pos x="T74" y="T75"/>
+                            </a:cxn>
+                            <a:cxn ang="T166">
+                              <a:pos x="T76" y="T77"/>
+                            </a:cxn>
+                            <a:cxn ang="T167">
+                              <a:pos x="T78" y="T79"/>
+                            </a:cxn>
+                            <a:cxn ang="T168">
+                              <a:pos x="T80" y="T81"/>
+                            </a:cxn>
+                            <a:cxn ang="T169">
+                              <a:pos x="T82" y="T83"/>
+                            </a:cxn>
+                            <a:cxn ang="T170">
+                              <a:pos x="T84" y="T85"/>
+                            </a:cxn>
+                            <a:cxn ang="T171">
+                              <a:pos x="T86" y="T87"/>
+                            </a:cxn>
+                            <a:cxn ang="T172">
+                              <a:pos x="T88" y="T89"/>
+                            </a:cxn>
+                            <a:cxn ang="T173">
+                              <a:pos x="T90" y="T91"/>
+                            </a:cxn>
+                            <a:cxn ang="T174">
+                              <a:pos x="T92" y="T93"/>
+                            </a:cxn>
+                            <a:cxn ang="T175">
+                              <a:pos x="T94" y="T95"/>
+                            </a:cxn>
+                            <a:cxn ang="T176">
+                              <a:pos x="T96" y="T97"/>
+                            </a:cxn>
+                            <a:cxn ang="T177">
+                              <a:pos x="T98" y="T99"/>
+                            </a:cxn>
+                            <a:cxn ang="T178">
+                              <a:pos x="T100" y="T101"/>
+                            </a:cxn>
+                            <a:cxn ang="T179">
+                              <a:pos x="T102" y="T103"/>
+                            </a:cxn>
+                            <a:cxn ang="T180">
+                              <a:pos x="T104" y="T105"/>
+                            </a:cxn>
+                            <a:cxn ang="T181">
+                              <a:pos x="T106" y="T107"/>
+                            </a:cxn>
+                            <a:cxn ang="T182">
+                              <a:pos x="T108" y="T109"/>
+                            </a:cxn>
+                            <a:cxn ang="T183">
+                              <a:pos x="T110" y="T111"/>
+                            </a:cxn>
+                            <a:cxn ang="T184">
+                              <a:pos x="T112" y="T113"/>
+                            </a:cxn>
+                            <a:cxn ang="T185">
+                              <a:pos x="T114" y="T115"/>
+                            </a:cxn>
+                            <a:cxn ang="T186">
+                              <a:pos x="T116" y="T117"/>
+                            </a:cxn>
+                            <a:cxn ang="T187">
+                              <a:pos x="T118" y="T119"/>
+                            </a:cxn>
+                            <a:cxn ang="T188">
+                              <a:pos x="T120" y="T121"/>
+                            </a:cxn>
+                            <a:cxn ang="T189">
+                              <a:pos x="T122" y="T123"/>
+                            </a:cxn>
+                            <a:cxn ang="T190">
+                              <a:pos x="T124" y="T125"/>
+                            </a:cxn>
+                            <a:cxn ang="T191">
+                              <a:pos x="T126" y="T127"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="T192" t="T193" r="T194" b="T195"/>
+                          <a:pathLst>
+                            <a:path w="61" h="41">
+                              <a:moveTo>
+                                <a:pt x="25" y="36"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="25" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="26" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="27" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="28" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="29" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="30" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="31" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="32" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="33" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="34" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="36" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="37" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="38" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="39" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="40" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="41" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="42" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="43" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="44" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="45" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="46" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="47" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="48" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="49" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="50" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="51" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="52" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="53" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="54" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="55" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="56" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="57" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="58" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="59" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="60" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="61" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="62" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="63" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="64" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="65" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="66" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="67" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="68" y="36"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="6099">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:effectLst>
+                          <a:outerShdw dist="22997" dir="5400000" algn="tl" rotWithShape="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="34999"/>
+                            </a:srgbClr>
+                          </a:outerShdw>
+                        </a:effectLst>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6DB7A812" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.9pt;margin-top:525.9pt;width:3.9pt;height:2.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="61,41" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABO07nqQkAAMM3AAAOAAAAZHJzL2Uyb0RvYy54bWysm91v4zgOwN8P2P/ByOMCO7Fk+auYzuKw&#10;Xzhgd2+A6eGe3cRpgnXinO02nf3rl5SVjNgxJeKwfWidmqRE/uyYFK33378eu+SlHcZDf7pfqXfp&#10;KmlPm357OD3dr/7z8PN31SoZp+a0bbr+1N6vPrfj6vsP3/zj/eV81+p+33fbdkjAyGm8u5zvV/tp&#10;Ot+t1+Nm3x6b8V1/bk9wctcPx2aCj8PTejs0F7B+7NY6TYv1pR+256HftOMI//1xPrn6YO3vdu1m&#10;+vduN7ZT0t2vYG6T/T3Y34/4e/3hfXP3NDTn/WHjptH8H7M4NocTDHoz9WMzNcnzcPjK1PGwGfqx&#10;303vNv1x3e92h01rfQBvVPrGm0/75txaXyA44/kWpvHvM7v5/eXjkBy29yu9Sk7NERD9MvTP58Rg&#10;aC7n8Q4kPp0/DujceP613/wxwok1OYMfRpBJHi+/9Vsw0TxPvQ3H6244oiY4mrzaqH++Rb19nZIN&#10;/NPUeQZoNnAmKyo4RPvN3VV18zxOv7S9NdO8/DpOM7ItHNmAb920H8DG7tgBvW/XiTZlUSaXpFCO&#10;8E1KeVJpsk/MVxIQiJsdnFu2aCfzpFRlVLFoy3hS/JxyTwpDoBdtFZ5Uujin0pPg5wR35M0/nWbp&#10;sq3ak6pNpdJ62UNFws6aU37cg/b88PPTU378g/YIAn5+PoOgPR9DYH4+i6A9GQ4l5aFlPLSUh5bx&#10;0FIeWsZDS3loGQ8t5aFlPLSUB361CW63TMojk/HIpDwyGY9MyiOT8cikPDIZj0zKwxAeSim9+FUK&#10;j4Uv2EL3ryE8eHtSHobw4O1JeRjCg7cn5WEID96elEdOedTaLPLIpTxyyoO1J+WRUx6sPSmPnPDQ&#10;ZVYs+yvlkRMevD0pj4LwYO1BYiW7PwrCI8tNtehvIeVREB68PSmPgvAwWbGcDhVSHgXhwduT8igJ&#10;j1yVy+loKeVREh68PSmPkvDI6ypf5FtKeZSER1HWy2l8KeVREh5lkdbL85PyqAgP1l4l5VERHpXR&#10;anF+lZRHRXjUmilfKimPyucBxYJZ5ltJeVQ+jyyt8mW+lZRH7fPIVFEs862lPGqfR6ah8lnkUUt5&#10;1D6PLNP18v1bS3nUhIdR6TKPWsqjJjzyUjPxk/JQKQFS5GY5gCqVElEpQVJm+XIIVSplolICparL&#10;5YsQgit8yqmUYKnLajmMKpVyUakPxiijOK/FZEipbrTWy5cO5HRSr5VPxmSVYbyWV+vKJ2Nywzzu&#10;lBKTUT4ZU2jmAaWUmIwiZMqaeaQocc2uSNHOrzkpcdWuSNmeQ7iYK1xctytSuOe6ZL4YlbhyV6R0&#10;z41hvsqUuHZXpHhXZVGbUqdJkcJPUuQ51KZu8fC6ZqhIHR8WJZV8XtWVNhEF/z6C66suTBXR8O+n&#10;iKj/ZRcR9e+piKh/W0VE/fsqIurfWhFR/96KiPpffGFRUvRHRH1oEVE5LSOnRRYAIhOQ0yLLABGr&#10;clpkMSBiVU6LLAmErZJlgYionFYup0WWByITkNMiiwQRq3JaZKkgYlVOiywYhK2SRYOIqJwWWTqI&#10;WJV/ExZyWmQJITIBOS2ykBCxKqdFlhPCVsmSQkRUTquU31tkaSEyATktssAQsSqnRZYZIlbltMhi&#10;Q9gqWXCIiMppkWWHiFX5vUUWHyJW5VkGWYKIWJVnGWQhImyVLEVEROVZBlmQWF6cVGQ1YrmrrchC&#10;RMEU5WQZAir3a38c+vFP1457s7824TevJ9eFh6OkwVc+HjAHx778uR+x449deWjsP9guO1gBQTzr&#10;y9dEHq5NlM/cWwBfy0Ma7tuHqw7lc15eEXm4nlC+5OU1kYcrBeVrXj4j8lhkowIU0fN7DAseGKrh&#10;XIYimdXIqYZzGopgVqOgGs5tKHJZjZJqOMehiGU1KGksYtFzKFJZjTesnedQhHIakLn7tLEItWPw&#10;nkPnjmg4z6GIZMegxLGItGPwnkM674+BlSFqQBOXHYMyxy6u1Qh4Tpljn9ZqBDynzLETazUCnlPm&#10;2Gu1GgHPKXMsrFBjfotm8f42lDn2S60G7znk/350sSCyGrznUAYQDee54T2HNiHRcJ7DZDmCUBT4&#10;Glik4KxgaFaDMsfOpNUIeE6ZY3FhNQKeU+ZYOFiNgOeUORYFViPgOWWOCT9qzO9WLTLPKXPsAVoN&#10;3nMw6kcXu3xWg/cchicaznNo1HE8YBpEw3le8J5DaeFrYPKMs4LMmB2DMsdum9UIeE6ZY9JrNQKe&#10;U+aY0FqNgOeUOSarViPgOWWOiShqQJbJek6ZY1/LavCeQzj96GLnymrwnkPgiYbzHDI/blYAgGg4&#10;zyGrYzUoc0zqcFbQQGI1KHNM2KxGwHPKHFMzqxHwnDLHLpDVCHhOmWOfx2oEPKfMbScHVbBVw/pO&#10;qdtezazDew8Xk8/EdmNmHd5/uPCojgsANlS4ucElSHVcCOBdRl6H0ldf0jk+BnDhknGwK2L9CWR0&#10;UAJRHXcJYGOD9YdeAwo7G/M4gRjQq0Bh72LWCcTgzXVwTeyw/cDO7c11gP0HO04gt4Nbi8Tgmtxh&#10;C4EbB25DqnONAc3v5qeSK04GeAsc3/9+UHhrwivgcACrEPAWOBxA3OFFcDiwY0Ld0kxY39hB4DC5&#10;3K9w2WoP7ynPQx/7l/aht+cnrHCw3wGezr0FGPfL+e4Ukruevf49z9Zmf27Wrmevf50ULEz4Y17P&#10;Xv86qZl1zBYsR8RtuRQ3YgvfYhTYmq+NmC1AJLA13zcxW28YXeN0/TvHC4xIRhTF3qXSsXmJYu+S&#10;7IgtuDwFs3fpd8yWKPYuMY/ZEsUe+xNx2pDQS6RE1z2k+gJbLs2P+IhtiPjsXQEQsyWKvSsNYrZE&#10;sXdFQ8yWKPaunIjZEsXeFRoRW/jtHI+9K0FitkSxd8VJzJYo9tg7EMxeFHvsGHxtCx5J+Eyze2pu&#10;Dzd8Pnr7ak79z4eug2duc9ed7CMvrecH+th3hy2exHPj8PT4QzckLw3uprI/7kFNxGD/0Glrje3b&#10;ZvuTO56aQzcfw+CdXQVs7QYt97Ttn6d2+LTfXpLtYYSHtNY1vsS0PcBzOjfzYEnTPcE2s6mDp3c/&#10;/fcw7e0WKdxSxM0P/990530zzzozNXg2ZxfOHRuZ2+j2kzcxu9MJNzfNu6Ee++1n2OgEo9vdTLDz&#10;DQ72/fDnKrnALrL71fi/52ZoV0n3rxNs06oVvNYAOYf9YODtKvgw+Gce/TPNaQOmwL8VLKbi4Q8T&#10;fAKV5/NweNrDSHMKcur/CRusdgfcCmXnN8/KfYCdYtYJt6sNt6L5n63Ul713H/4CAAD//wMAUEsD&#10;BBQABgAIAAAAIQDjZnui4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjc&#10;WLpKFChNJ4Y0IeAwGEi7Zo3XFhKnarK1+/e4XOD2nv30/LlYjM6KI/ah9aRgPktAIFXetFQr+PxY&#10;Xd2CCFGT0dYTKjhhgEV5flbo3PiB3vG4ibXgEgq5VtDE2OVShqpBp8PMd0i82/ve6ci2r6Xp9cDl&#10;zso0STLpdEt8odEdPjZYfW8OTsFq+1yfnr72nmy3Hpbjy/Jt+zoqdXkxPtyDiDjGvzBM+IwOJTPt&#10;/IFMEJZ9Omf0yCK5ntQUSe8yELvf0U0Gsizk/y/KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQABO07nqQkAAMM3AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDjZnui4AAAAA0BAAAPAAAAAAAAAAAAAAAAAAMMAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAEA0AAAAA&#10;" path="m25,36r,l26,36r1,l28,36r1,l30,36r1,l32,36r1,l34,36r1,l36,36r1,l38,36r1,l40,36r1,l42,36r1,l44,36r1,l46,36r1,l48,36r1,l50,36r1,l52,36r1,l54,36r1,l56,36r1,l58,36r1,l60,36r1,l62,36r1,l64,36r1,l66,36r1,l68,36e" filled="f" strokeweight=".16942mm">
+                <v:shadow on="t" color="black" opacity="22936f" origin="-.5,-.5" offset="0,.63881mm"/>
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="20109992,0;40219172,16542958;20109992,33085916;0,16542958;16482934,2147483646;16482934,2147483646;16482934,2147483646;16482934,2147483646;16482934,2147483646;16482934,2147483646;16482934,2147483646;16482934,2147483646;16482934,2147483646;16482934,2147483646;16482934,2147483646;16482934,2147483646;16482934,2147483646;16482934,2147483646;16482934,2147483646;16482934,2147483646;17142252,2147483646;17142252,2147483646;17142252,2147483646;17142252,2147483646;17142252,2147483646;17801569,2147483646;17801569,2147483646;17801569,2147483646;18460887,2147483646;18460887,2147483646;18460887,2147483646;19120204,2147483646;19120204,2147483646;19779521,2147483646;19779521,2147483646;20439651,2147483646;20439651,2147483646;21098968,2147483646;21758285,2147483646;22417603,2147483646;22417603,2147483646;23076920,2147483646;23736238,2147483646;24395555,2147483646;25054872,2147483646;25714190,2147483646;26373507,2147483646;27032824,2147483646;27692142,2147483646;29010777,2147483646;29670094,2147483646;30329411,2147483646;31648046,2147483646;32307363,2147483646;33625998,2147483646;34285316,2147483646;35603950,2147483646;36922585,2147483646;37581902,2147483646;38900537,2147483646;40219172,2147483646;41537807,2147483646;42856441,2147483646;44175076,2147483646" o:connectangles="270,0,90,180,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0" textboxrect="0,0,61,41"/>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...2147 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A62A65">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="707EFE27" wp14:editId="7EB3713A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5053330</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6678930</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="36830" cy="36830"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="32385"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1" name="Group 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="36830" cy="36830"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 18416 w 41"/>
+                            <a:gd name="T1" fmla="*/ 0 h 41"/>
+                            <a:gd name="T2" fmla="*/ 36832 w 41"/>
+                            <a:gd name="T3" fmla="*/ 18416 h 41"/>
+                            <a:gd name="T4" fmla="*/ 18416 w 41"/>
+                            <a:gd name="T5" fmla="*/ 36832 h 41"/>
+                            <a:gd name="T6" fmla="*/ 0 w 41"/>
+                            <a:gd name="T7" fmla="*/ 18416 h 41"/>
+                            <a:gd name="T8" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T9" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T10" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T11" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T12" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T13" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T14" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T15" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T16" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T17" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T18" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T19" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T20" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T21" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T22" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T23" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T24" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T25" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T26" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T27" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T28" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T29" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T30" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T31" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T32" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T33" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T34" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T35" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T36" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T37" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T38" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T39" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T40" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T41" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T42" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T43" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T44" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T45" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T46" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T47" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T48" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T49" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T50" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T51" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T52" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T53" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T54" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T55" fmla="*/ 9476604 h 41"/>
+                            <a:gd name="T56" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T57" fmla="*/ 9477502 h 41"/>
+                            <a:gd name="T58" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T59" fmla="*/ 9477502 h 41"/>
+                            <a:gd name="T60" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T61" fmla="*/ 9477502 h 41"/>
+                            <a:gd name="T62" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T63" fmla="*/ 9477502 h 41"/>
+                            <a:gd name="T64" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T65" fmla="*/ 9477502 h 41"/>
+                            <a:gd name="T66" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T67" fmla="*/ 9477502 h 41"/>
+                            <a:gd name="T68" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T69" fmla="*/ 9477502 h 41"/>
+                            <a:gd name="T70" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T71" fmla="*/ 9477502 h 41"/>
+                            <a:gd name="T72" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T73" fmla="*/ 9477502 h 41"/>
+                            <a:gd name="T74" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T75" fmla="*/ 9478401 h 41"/>
+                            <a:gd name="T76" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T77" fmla="*/ 9478401 h 41"/>
+                            <a:gd name="T78" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T79" fmla="*/ 9478401 h 41"/>
+                            <a:gd name="T80" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T81" fmla="*/ 9478401 h 41"/>
+                            <a:gd name="T82" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T83" fmla="*/ 9478401 h 41"/>
+                            <a:gd name="T84" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T85" fmla="*/ 9478401 h 41"/>
+                            <a:gd name="T86" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T87" fmla="*/ 9479299 h 41"/>
+                            <a:gd name="T88" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T89" fmla="*/ 9479299 h 41"/>
+                            <a:gd name="T90" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T91" fmla="*/ 9479299 h 41"/>
+                            <a:gd name="T92" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T93" fmla="*/ 9479299 h 41"/>
+                            <a:gd name="T94" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T95" fmla="*/ 9480197 h 41"/>
+                            <a:gd name="T96" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T97" fmla="*/ 9480197 h 41"/>
+                            <a:gd name="T98" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T99" fmla="*/ 9480197 h 41"/>
+                            <a:gd name="T100" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T101" fmla="*/ 9480197 h 41"/>
+                            <a:gd name="T102" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T103" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T104" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T105" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T106" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T107" fmla="*/ 9481096 h 41"/>
+                            <a:gd name="T108" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T109" fmla="*/ 9481994 h 41"/>
+                            <a:gd name="T110" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T111" fmla="*/ 9481994 h 41"/>
+                            <a:gd name="T112" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T113" fmla="*/ 9481994 h 41"/>
+                            <a:gd name="T114" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T115" fmla="*/ 9482892 h 41"/>
+                            <a:gd name="T116" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T117" fmla="*/ 9482892 h 41"/>
+                            <a:gd name="T118" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T119" fmla="*/ 9482892 h 41"/>
+                            <a:gd name="T120" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T121" fmla="*/ 9483791 h 41"/>
+                            <a:gd name="T122" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T123" fmla="*/ 9483791 h 41"/>
+                            <a:gd name="T124" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T125" fmla="*/ 9484689 h 41"/>
+                            <a:gd name="T126" fmla="*/ 31442 w 41"/>
+                            <a:gd name="T127" fmla="*/ 9484689 h 41"/>
+                            <a:gd name="T128" fmla="*/ 17694720 60000 65536"/>
+                            <a:gd name="T129" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T130" fmla="*/ 5898240 60000 65536"/>
+                            <a:gd name="T131" fmla="*/ 11796480 60000 65536"/>
+                            <a:gd name="T132" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T133" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T134" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T135" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T136" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T137" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T138" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T139" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T140" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T141" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T142" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T143" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T144" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T145" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T146" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T147" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T148" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T149" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T150" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T151" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T152" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T153" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T154" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T155" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T156" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T157" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T158" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T159" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T160" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T161" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T162" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T163" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T164" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T165" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T166" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T167" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T168" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T169" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T170" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T171" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T172" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T173" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T174" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T175" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T176" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T177" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T178" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T179" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T180" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T181" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T182" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T183" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T184" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T185" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T186" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T187" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T188" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T189" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T190" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T191" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T192" fmla="*/ 0 w 41"/>
+                            <a:gd name="T193" fmla="*/ 0 h 41"/>
+                            <a:gd name="T194" fmla="*/ 41 w 41"/>
+                            <a:gd name="T195" fmla="*/ 41 h 41"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="T128">
+                              <a:pos x="T0" y="T1"/>
+                            </a:cxn>
+                            <a:cxn ang="T129">
+                              <a:pos x="T2" y="T3"/>
+                            </a:cxn>
+                            <a:cxn ang="T130">
+                              <a:pos x="T4" y="T5"/>
+                            </a:cxn>
+                            <a:cxn ang="T131">
+                              <a:pos x="T6" y="T7"/>
+                            </a:cxn>
+                            <a:cxn ang="T132">
+                              <a:pos x="T8" y="T9"/>
+                            </a:cxn>
+                            <a:cxn ang="T133">
+                              <a:pos x="T10" y="T11"/>
+                            </a:cxn>
+                            <a:cxn ang="T134">
+                              <a:pos x="T12" y="T13"/>
+                            </a:cxn>
+                            <a:cxn ang="T135">
+                              <a:pos x="T14" y="T15"/>
+                            </a:cxn>
+                            <a:cxn ang="T136">
+                              <a:pos x="T16" y="T17"/>
+                            </a:cxn>
+                            <a:cxn ang="T137">
+                              <a:pos x="T18" y="T19"/>
+                            </a:cxn>
+                            <a:cxn ang="T138">
+                              <a:pos x="T20" y="T21"/>
+                            </a:cxn>
+                            <a:cxn ang="T139">
+                              <a:pos x="T22" y="T23"/>
+                            </a:cxn>
+                            <a:cxn ang="T140">
+                              <a:pos x="T24" y="T25"/>
+                            </a:cxn>
+                            <a:cxn ang="T141">
+                              <a:pos x="T26" y="T27"/>
+                            </a:cxn>
+                            <a:cxn ang="T142">
+                              <a:pos x="T28" y="T29"/>
+                            </a:cxn>
+                            <a:cxn ang="T143">
+                              <a:pos x="T30" y="T31"/>
+                            </a:cxn>
+                            <a:cxn ang="T144">
+                              <a:pos x="T32" y="T33"/>
+                            </a:cxn>
+                            <a:cxn ang="T145">
+                              <a:pos x="T34" y="T35"/>
+                            </a:cxn>
+                            <a:cxn ang="T146">
+                              <a:pos x="T36" y="T37"/>
+                            </a:cxn>
+                            <a:cxn ang="T147">
+                              <a:pos x="T38" y="T39"/>
+                            </a:cxn>
+                            <a:cxn ang="T148">
+                              <a:pos x="T40" y="T41"/>
+                            </a:cxn>
+                            <a:cxn ang="T149">
+                              <a:pos x="T42" y="T43"/>
+                            </a:cxn>
+                            <a:cxn ang="T150">
+                              <a:pos x="T44" y="T45"/>
+                            </a:cxn>
+                            <a:cxn ang="T151">
+                              <a:pos x="T46" y="T47"/>
+                            </a:cxn>
+                            <a:cxn ang="T152">
+                              <a:pos x="T48" y="T49"/>
+                            </a:cxn>
+                            <a:cxn ang="T153">
+                              <a:pos x="T50" y="T51"/>
+                            </a:cxn>
+                            <a:cxn ang="T154">
+                              <a:pos x="T52" y="T53"/>
+                            </a:cxn>
+                            <a:cxn ang="T155">
+                              <a:pos x="T54" y="T55"/>
+                            </a:cxn>
+                            <a:cxn ang="T156">
+                              <a:pos x="T56" y="T57"/>
+                            </a:cxn>
+                            <a:cxn ang="T157">
+                              <a:pos x="T58" y="T59"/>
+                            </a:cxn>
+                            <a:cxn ang="T158">
+                              <a:pos x="T60" y="T61"/>
+                            </a:cxn>
+                            <a:cxn ang="T159">
+                              <a:pos x="T62" y="T63"/>
+                            </a:cxn>
+                            <a:cxn ang="T160">
+                              <a:pos x="T64" y="T65"/>
+                            </a:cxn>
+                            <a:cxn ang="T161">
+                              <a:pos x="T66" y="T67"/>
+                            </a:cxn>
+                            <a:cxn ang="T162">
+                              <a:pos x="T68" y="T69"/>
+                            </a:cxn>
+                            <a:cxn ang="T163">
+                              <a:pos x="T70" y="T71"/>
+                            </a:cxn>
+                            <a:cxn ang="T164">
+                              <a:pos x="T72" y="T73"/>
+                            </a:cxn>
+                            <a:cxn ang="T165">
+                              <a:pos x="T74" y="T75"/>
+                            </a:cxn>
+                            <a:cxn ang="T166">
+                              <a:pos x="T76" y="T77"/>
+                            </a:cxn>
+                            <a:cxn ang="T167">
+                              <a:pos x="T78" y="T79"/>
+                            </a:cxn>
+                            <a:cxn ang="T168">
+                              <a:pos x="T80" y="T81"/>
+                            </a:cxn>
+                            <a:cxn ang="T169">
+                              <a:pos x="T82" y="T83"/>
+                            </a:cxn>
+                            <a:cxn ang="T170">
+                              <a:pos x="T84" y="T85"/>
+                            </a:cxn>
+                            <a:cxn ang="T171">
+                              <a:pos x="T86" y="T87"/>
+                            </a:cxn>
+                            <a:cxn ang="T172">
+                              <a:pos x="T88" y="T89"/>
+                            </a:cxn>
+                            <a:cxn ang="T173">
+                              <a:pos x="T90" y="T91"/>
+                            </a:cxn>
+                            <a:cxn ang="T174">
+                              <a:pos x="T92" y="T93"/>
+                            </a:cxn>
+                            <a:cxn ang="T175">
+                              <a:pos x="T94" y="T95"/>
+                            </a:cxn>
+                            <a:cxn ang="T176">
+                              <a:pos x="T96" y="T97"/>
+                            </a:cxn>
+                            <a:cxn ang="T177">
+                              <a:pos x="T98" y="T99"/>
+                            </a:cxn>
+                            <a:cxn ang="T178">
+                              <a:pos x="T100" y="T101"/>
+                            </a:cxn>
+                            <a:cxn ang="T179">
+                              <a:pos x="T102" y="T103"/>
+                            </a:cxn>
+                            <a:cxn ang="T180">
+                              <a:pos x="T104" y="T105"/>
+                            </a:cxn>
+                            <a:cxn ang="T181">
+                              <a:pos x="T106" y="T107"/>
+                            </a:cxn>
+                            <a:cxn ang="T182">
+                              <a:pos x="T108" y="T109"/>
+                            </a:cxn>
+                            <a:cxn ang="T183">
+                              <a:pos x="T110" y="T111"/>
+                            </a:cxn>
+                            <a:cxn ang="T184">
+                              <a:pos x="T112" y="T113"/>
+                            </a:cxn>
+                            <a:cxn ang="T185">
+                              <a:pos x="T114" y="T115"/>
+                            </a:cxn>
+                            <a:cxn ang="T186">
+                              <a:pos x="T116" y="T117"/>
+                            </a:cxn>
+                            <a:cxn ang="T187">
+                              <a:pos x="T118" y="T119"/>
+                            </a:cxn>
+                            <a:cxn ang="T188">
+                              <a:pos x="T120" y="T121"/>
+                            </a:cxn>
+                            <a:cxn ang="T189">
+                              <a:pos x="T122" y="T123"/>
+                            </a:cxn>
+                            <a:cxn ang="T190">
+                              <a:pos x="T124" y="T125"/>
+                            </a:cxn>
+                            <a:cxn ang="T191">
+                              <a:pos x="T126" y="T127"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="T192" t="T193" r="T194" b="T195"/>
+                          <a:pathLst>
+                            <a:path w="41" h="41">
+                              <a:moveTo>
+                                <a:pt x="35" y="31"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="35" y="31"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35" y="32"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35" y="33"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35" y="34"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35" y="35"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35" y="36"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35" y="37"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35" y="38"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35" y="39"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35" y="40"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35" y="41"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="6099">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:effectLst>
+                          <a:outerShdw dist="22997" dir="5400000" algn="tl" rotWithShape="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="34999"/>
+                            </a:srgbClr>
+                          </a:outerShdw>
+                        </a:effectLst>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3E1BB209" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:397.9pt;margin-top:525.9pt;width:2.9pt;height:2.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="41,41" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsy6+g1wgAAN0yAAAOAAAAZHJzL2Uyb0RvYy54bWysm1+PnDYQwN8r9TugfazULOY/p1yiKmmi&#10;SmkbKVf1mVvYW1QWKHC3l376zhi85yHYHlW9hwPWM2OPf3h3xgOv3z6fG++pGsa6a2934pW/86r2&#10;0JV1+3C7++Puw4/Zzhunoi2Lpmur293Xaty9ffP9d68v/U0VdKeuKavBAyPteHPpb3enaepv9vvx&#10;cKrOxfiq66sWGo/dcC4muBwe9uVQXMD6udkHvp/sL91Q9kN3qMYRPn0/N+7eSPvHY3WYfj8ex2ry&#10;mtsdjG2S/wf5/x7/79+8Lm4ehqI/1YdlGMV/GMW5qFvo9GrqfTEV3uNQf2PqXB+GbuyO06tDd953&#10;x2N9qKQP4I3wV958ORV9JX2ByRn76zSN/5/Zw29PnwevLoHdzmuLMyD6OHSPvRfg1Fz68QYkvvSf&#10;B3Ru7D91h79GaNiTFrwYQca7v/zalWCieJw6OR3Px+GMmuCo9yxn/et11qvnyTvAh2GShYDmAC3z&#10;KdovbpTq4XGcPladNFM8fRqnGVkJZ3LCy2XYd2DjeG6A3g97T2SRSLyLF4mF8FUK3LxK+d5pQyLQ&#10;JHBAwaadUJOae9uyFX0jtTWmWJOae9yylWhS/uaYUk3CPCZYkdcZCEUUbfuXa1J5lCaJH23OltCn&#10;3WxO6PNutUem3zg8oc+/1Z6OwDI+nYHVno7BYk9nYbXHwyG4PAIej4DLI+DxCLg8Ah6PgMsj4PEI&#10;uDwCHo+AywO/2hjLLeTyCHk8Qi6PkMcj5PIIeTxCLo+QxyPk8oh4POCH4wWbbf1GPB4Rl0fE4xFx&#10;eUQ8HhGXR8TjEXF5xDweMZdHzOMRc3nEPB4xl0fM4xGveKSxH2z+/sY8HvGKh9FewuORrHiY7fF4&#10;JCseZns8HsmKh9kej0fC5ZHweCRcHimPR8rlkfJ4pFweKY9HuuKRRb7YvJ9THo90xcNsj8cjXfEw&#10;2st4PLIVD7M9Ho9sxcNsj8cj4/LIeDyyFY88yPNNvhmPR7biYbSX83jkKx5mezwe+YqH2R6PR055&#10;ZL7I0835y3k8csrDYo/HI6c8zPaEzwMifErEZpGHRPiUSSb8PNmcQ+HzoAh/RcVikYdF+CsuFos8&#10;MGCARKqZyHNDps5O1VdkLBaZZFbZum2MTDJiRSbI8u34SAgmGbEiY7HIJLPK2TOzRWbSLlZZexam&#10;+favqGCm7WKVt9ssMsmsMvcsSrLtXwLBTN3FKne3WdTJiDSBxC3wvcSHPy+JY8hNl81DtWcoSB5v&#10;FyWZfJzlWRA5FPR1JESaJ1Hm0NDXk0NU/7JziOrkHKL6snKI6uvKIaovLYeoTtAhqn/x2UVJ0u8Q&#10;1aE5RPm0SPrvsMqnRTYBHFb5tMhWgMMqnxbZELBbJVsCDlE+LbIx4LDKX1tke8Bhlb+2yCaBwyp/&#10;bZGtAodV/toiGwZ2q2TTwCHKX1tk68Bhlb+2yAaCwyp/bZFtBIdV/toimwl2q2Q7wSHKX1tkU8Fh&#10;lb+2yNaCwyp/bZENBodV/tpK+bTIVoN9AGSzwSHKp5Xx1xbZdnAMgL+2yOaDwyp/bZEtCIdVPi2y&#10;EWG3SrYiHKJ8WjmltVU/FmQ3YruqLXKdTyQ2C8iCbEOAkKpDQz3+QVXci5Mqwh+e26UKD2degY98&#10;3AkooGFdvu9GrPhjVR4K+3eyDg9WQBBbdfmcyIO3KB9ipL4pD2G4bh+8QvnYLC+IPNxPKJ+a5QMi&#10;D3cKyudm+ZDIY5KNClDwNnoQUY3FZUiSjRox1VichiTYqJFQjcVtSHKNGinVWByHJNaoQUljEoue&#10;Q5Jq1FixXjyHJNSkAZG7Thurx7IPs+dQuSMai+eQRBr7oMSxAiz7MHsO4bzeB2aGqAFFXGMflDlW&#10;caWGxXPKHOu0UsPiOWWOlVipYfGcMsdaq9SweE6ZY2KFGvNzNpvrFQJ/fa6wXio1zJ5D/E80Fs8h&#10;2zHNLlQHicbiOWQyRg3KHKuaclRmz6FiqPeBSQpqQNfGPihzTECkhsVzyhyTC6lh8Zwyx8RBalg8&#10;p8wxKZAaFs8pcwz4UQOieaPnlHmyeA6RukkDjOqzmyyeQxRu1KDMk8VziLCNGpQ5VuqkH2bPYcD6&#10;qDB4Rg0othn7oMwxMJYaFs8pcwx6pYbFc8ocA1qpYfGcMsdgVWpYPKfMMRBFDShrGT2nzDHIlBpm&#10;z2E69dnNFs8hOjT1ARNPNBbPIfIzalDmWH2SozJ7DpVPvQ8M6lADCkjGPihzDNikhsVzyhxDM6lh&#10;8ZwyxyqQ1LB4Tpnni+dQyDH6QZnLSg52gqUaow6lLvzFeSzGmHTgZtJnWFZj5n7M/sONR3WWCcCC&#10;irEfyl74yxRgycSoQ+mLl3DOPAdw45KxCTUHlogObnKqs9wCwhLTQSmW6qg5sER1sDSojpoDS1wH&#10;i4ToqMAOyw/GeVvdB1h/kEwtsR0sLdqPmgMoIZj6gWVIddQc0PhujkSW5GSAp8Dx+e87gUsTHgGH&#10;E9iFgKfA4QT6hAfB4UT2CXlLMWF+IzuBU+9yu8NnwU7ygJ+eu6fqrpPtE2Y4+GQceHqN/V7am9Ym&#10;p1rVsSfW5OPX4IVqVUcqpdaYalVHKhUts6la1ZFKqTlXrepIpWQFxTkutSaVDXWktjLWuNRaVTbU&#10;kdiCOHS+Y1SrOlIpdf/OreAG0pZ55hU73jnaE+dt96FuGrCNKPBmSHz4BsXLsWvqEhvlxfBw/64Z&#10;vKcC3zOQf8uAiBg8Wd+W0tipKsqfl/OpqJv5XE4s2qvkqwvLfdg9TtXw5VRevLIe4fYN4NkK2Jkq&#10;a7iD42juzCuaB3gBY2rgvu6mP+vpJF8ewIftTePDz4umPxXzqMMov/42jLM7cmauvcsrbWDyHQB8&#10;7H9+T+C+K7/CKwDQu3zOH94JgZNTN/yz8y7wfsXtbvz7sRiqndf80sILDDk82g0/rZO8iGKo08HI&#10;9ZZ7vaVoD2AK/NvBNgOevpvgClQe+6F+OEFP8/dC2/0Erx4ca3xJQI5vHtVyAe9QSCeW9z3wJQ39&#10;Wkq9vJXy5l8AAAD//wMAUEsDBBQABgAIAAAAIQAdudJJ4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvgv9hGcGb3U2waRuzKVKoiELF2oPHTTJNQrOzIbtt4r939KK3mXmPN9/L1pPt&#10;xAUH3zrSEM0UCKTSVS3VGg4f27slCB8MVaZzhBq+0MM6v77KTFq5kd7xsg+14BDyqdHQhNCnUvqy&#10;QWv8zPVIrB3dYE3gdahlNZiRw20nY6USaU1L/KExPW4aLE/7s9Xw3NYnt4vHl7fiaXuM+82nV6/3&#10;Wt/eTI8PIAJO4c8MP/iMDjkzFe5MlRedhsVqzuiBBTWPeGLLUkUJiOL3tEhA5pn83yL/BgAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGzLr6DXCAAA3TIAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB250kniAAAADQEAAA8AAAAAAAAAAAAAAAAAMQsA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABADAAAAAA=&#10;" path="m35,31r,l35,32r,1l35,34r,1l35,36r,1l35,38r,1l35,40r,1e" filled="f" strokeweight=".16942mm">
+                <v:shadow on="t" color="black" opacity="22936f" origin="-.5,-.5" offset="0,.63881mm"/>
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="16542958,0;33085916,16542958;16542958,33085916;0,16542958;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646;28244119,2147483646" o:connectangles="270,0,90,180,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0" textboxrect="0,0,41,41"/>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006439B5" w:rsidRPr="009D34F6">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>備註：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A62A65" w:rsidRDefault="00A62A65" w:rsidP="00A62A65">
+    <w:p w14:paraId="44223737" w14:textId="3C21F6F2" w:rsidR="006439B5" w:rsidRPr="0017691B" w:rsidRDefault="006439B5" w:rsidP="0070605D">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A62A65">
+      <w:r w:rsidRPr="0017691B">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>本證明書可作為報名專門職業及技術人員高等考試社會工作師考試之用。</w:t>
+        <w:t>114</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:spacing w:val="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:spacing w:val="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:spacing w:val="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:spacing w:val="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:spacing w:val="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>日後完成</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>社會工作（福利）實習或實地工作</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>者，應使用本證明書。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A62A65" w:rsidRDefault="00A62A65" w:rsidP="00A62A65">
+    <w:p w14:paraId="6FAD1A29" w14:textId="7BA920BA" w:rsidR="006439B5" w:rsidRPr="0017691B" w:rsidRDefault="006439B5" w:rsidP="0070605D">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="180" w:lineRule="auto"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A62A65">
+      <w:r w:rsidRPr="0017691B">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>本證明書須由學校依申請人實際情形詳細查核填</w:t>
+        <w:t>每次實習應為不同機構；其為同一機構者，應在不同單</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A62A65">
+      <w:r w:rsidRPr="0017691B">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>註</w:t>
+        <w:t>位實習，並應敘明二次實習內容差</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A62A65">
+      <w:r w:rsidRPr="0017691B">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>，如有不實，</w:t>
+        <w:t>異性</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A62A65">
+      <w:r w:rsidRPr="0017691B">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>出證者</w:t>
-[...6 lines deleted...]
-        <w:t>皆應負法律責任。</w:t>
+        <w:t>，由不同實習督導認定。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A62A65" w:rsidRDefault="00A62A65" w:rsidP="00A62A65">
+    <w:p w14:paraId="5ED18749" w14:textId="72CCACF2" w:rsidR="006439B5" w:rsidRPr="0017691B" w:rsidRDefault="006439B5" w:rsidP="0070605D">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="180" w:lineRule="auto"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A62A65">
+      <w:r w:rsidRPr="0017691B">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>實習若係在同一機構實施者，本證明書僅需填寫</w:t>
+        <w:t>經考選部審議通過之社會工作相關</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A62A65">
+      <w:r w:rsidRPr="0017691B">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>科、系、組、所、學位學程，由考選部公告。應考人畢</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A62A65">
+      <w:r w:rsidRPr="0017691B">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>份，並由實習機構及學校證明即可；但實習若在不同機構實施者，本證明書請分別填寫</w:t>
+        <w:t>業自未經公告之科、系、組、所、學位學程，需</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A62A65">
+      <w:r w:rsidRPr="0017691B">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>繳交實習證明書。證明書除由實習機構之</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A62A65">
+      <w:r w:rsidRPr="0017691B">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>份，並由各該實習機構及學校證明。</w:t>
+        <w:t>實習督導及負責人簽章以證明實際實習內容及實</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>習時數外，每次實習應分別開具證明，並須由學校依</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>實際情</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>形詳細查核填註，如有不實，出證者皆應負法律責任。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A62A65" w:rsidRDefault="00A62A65" w:rsidP="00A62A65">
+    <w:p w14:paraId="273FE70B" w14:textId="2D0DADB6" w:rsidR="006439B5" w:rsidRPr="0017691B" w:rsidRDefault="006439B5" w:rsidP="0070605D">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="180" w:lineRule="auto"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A62A65">
+      <w:r w:rsidRPr="0017691B">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>本證書不敷使用時，請自行延伸。</w:t>
+        <w:t>本證明書</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>不敷使用時，請自行延伸。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A62A65" w:rsidRPr="00A62A65" w:rsidRDefault="00A62A65" w:rsidP="00A62A65">
+    <w:p w14:paraId="598F5D92" w14:textId="4CA7D747" w:rsidR="006439B5" w:rsidRPr="0070605D" w:rsidRDefault="006439B5" w:rsidP="0070605D">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="180" w:lineRule="auto"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A62A65">
+      <w:r w:rsidRPr="0017691B">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>申請人如持用已開具修正前之證明書仍為有效。</w:t>
+        <w:t>114年 10 月 1 日前完成實習者，如持用已開具修正前之證明書仍為有效。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A62A65" w:rsidRDefault="00A62A65"/>
-    <w:sectPr w:rsidR="00A62A65" w:rsidSect="00607702">
+    <w:p w14:paraId="4FBB0D3F" w14:textId="77777777" w:rsidR="00173488" w:rsidRPr="009D34F6" w:rsidRDefault="00173488" w:rsidP="00476760">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00173488" w:rsidRPr="009D34F6" w:rsidSect="00A705D0">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1133" w:bottom="1440" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:type="lines" w:linePitch="360"/>
+      <w:pgMar w:top="568" w:right="709" w:bottom="249" w:left="284" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB5C71" w:rsidRDefault="00DB5C71" w:rsidP="00607702">
+    <w:p w14:paraId="6F7D1F0A" w14:textId="77777777" w:rsidR="008868D9" w:rsidRDefault="008868D9" w:rsidP="00851642">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB5C71" w:rsidRDefault="00DB5C71" w:rsidP="00607702">
+    <w:p w14:paraId="1EE46F14" w14:textId="77777777" w:rsidR="008868D9" w:rsidRDefault="008868D9" w:rsidP="00851642">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Webdings">
+    <w:panose1 w:val="05030102010509060703"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="標楷體,Bold">
-[...9 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB5C71" w:rsidRDefault="00DB5C71" w:rsidP="00607702">
+    <w:p w14:paraId="1E5C8A1E" w14:textId="77777777" w:rsidR="008868D9" w:rsidRDefault="008868D9" w:rsidP="00851642">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB5C71" w:rsidRDefault="00DB5C71" w:rsidP="00607702">
+    <w:p w14:paraId="1C2E3A1A" w14:textId="77777777" w:rsidR="008868D9" w:rsidRDefault="008868D9" w:rsidP="00851642">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="49191267"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="304E66BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="55262368"/>
+    <w:tmpl w:val="A08208B6"/>
+    <w:lvl w:ilvl="0" w:tplc="444A5362">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="c"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="619" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1099" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1579" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2059" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2539" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3019" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3499" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3979" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4459" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33905A41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CDCF4D4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="480" w:hanging="480"/>
+        <w:ind w:left="905" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="960" w:hanging="480"/>
+        <w:ind w:left="1385" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="480"/>
+        <w:ind w:left="1865" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1920" w:hanging="480"/>
+        <w:ind w:left="2345" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2400" w:hanging="480"/>
+        <w:ind w:left="2825" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="480"/>
+        <w:ind w:left="3305" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="480"/>
+        <w:ind w:left="3785" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3840" w:hanging="480"/>
+        <w:ind w:left="4265" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="480"/>
+        <w:ind w:left="4745" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A929EC"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00F01652"/>
+    <w:rsidRoot w:val="00AE77A0"/>
+    <w:rsid w:val="00014A76"/>
+    <w:rsid w:val="00173488"/>
+    <w:rsid w:val="0017691B"/>
+    <w:rsid w:val="001F29C4"/>
+    <w:rsid w:val="002233B8"/>
+    <w:rsid w:val="002C47C2"/>
+    <w:rsid w:val="002C6A3D"/>
+    <w:rsid w:val="00306A70"/>
+    <w:rsid w:val="0033320D"/>
+    <w:rsid w:val="0040584C"/>
+    <w:rsid w:val="00445CAE"/>
+    <w:rsid w:val="00476760"/>
+    <w:rsid w:val="00516469"/>
+    <w:rsid w:val="00584E29"/>
+    <w:rsid w:val="005928FD"/>
+    <w:rsid w:val="00594708"/>
+    <w:rsid w:val="005C233D"/>
+    <w:rsid w:val="005C3C1A"/>
+    <w:rsid w:val="006439B5"/>
+    <w:rsid w:val="0067709B"/>
+    <w:rsid w:val="0070605D"/>
+    <w:rsid w:val="00851642"/>
+    <w:rsid w:val="008868D9"/>
+    <w:rsid w:val="00895D3B"/>
+    <w:rsid w:val="008A0341"/>
+    <w:rsid w:val="009217AD"/>
+    <w:rsid w:val="00967C6C"/>
+    <w:rsid w:val="0099184D"/>
+    <w:rsid w:val="009D34F6"/>
+    <w:rsid w:val="009F0CC7"/>
+    <w:rsid w:val="00A705D0"/>
+    <w:rsid w:val="00AA0B40"/>
+    <w:rsid w:val="00AE77A0"/>
+    <w:rsid w:val="00B36462"/>
+    <w:rsid w:val="00BB7615"/>
+    <w:rsid w:val="00BD2F46"/>
+    <w:rsid w:val="00C30678"/>
+    <w:rsid w:val="00CE61BC"/>
+    <w:rsid w:val="00D61F43"/>
+    <w:rsid w:val="00D728E0"/>
+    <w:rsid w:val="00D87041"/>
+    <w:rsid w:val="00E810F4"/>
+    <w:rsid w:val="00E85BF2"/>
+    <w:rsid w:val="00F72A31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="43788FC2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{88DDA692-9F11-45A0-BFD5-0ADCBA7D5D07}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00607702"/>
+    <w:rsid w:val="006439B5"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00607702"/>
+    <w:rsid w:val="00851642"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="頁首 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00607702"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00851642"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00607702"/>
+    <w:rsid w:val="00851642"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00607702"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00851642"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00A62A65"/>
-[...266 lines deleted...]
-    <w:rsid w:val="00A62A65"/>
+    <w:rsid w:val="0033320D"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="114369373">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1631474532">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3229,86 +5158,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3439,59 +5366,76 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4951BEE7-282B-4ECB-BD6E-8DB00A392214}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-  <Words>146</Words>
+  <Pages>1</Pages>
+  <Words>147</Words>
   <Characters>838</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>WORKGROUP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>983</CharactersWithSpaces>
+  <CharactersWithSpaces>984</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Administrator</dc:creator>
+  <dc:creator>黃珮菁</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>